--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -9,116 +9,116 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="009481A5" w14:textId="6F6C37D2" w:rsidR="00A72B66" w:rsidRDefault="007E1B07">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25A65466" wp14:editId="62A41216">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25A65466" wp14:editId="3CBC7E84">
             <wp:extent cx="7772400" cy="10058400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1553205453" name="Picture 2"/>
+            <wp:docPr id="1553205453" name="Picture 2" descr="A health‑information flyer with a large headline that reads “Don’t Lose Your Medi‑Cal.” A banner at the top says “Take Action Now.” On the right side of the flyer, two individuals stand next to each other, with one placing an arm around the other. On the left side, the flyer lists new rules for certain members ages 19–64, including providing proof of work, volunteer activity, school attendance, or job‑training participation, and renewing Medi‑Cal every six months. The bottom section displays a website link, a phone number, and the logo of a social services agency. English"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1553205453" name="Picture 2"/>
+                    <pic:cNvPr id="1553205453" name="Picture 2" descr="A health‑information flyer with a large headline that reads “Don’t Lose Your Medi‑Cal.” A banner at the top says “Take Action Now.” On the right side of the flyer, two individuals stand next to each other, with one placing an arm around the other. On the left side, the flyer lists new rules for certain members ages 19–64, including providing proof of work, volunteer activity, school attendance, or job‑training participation, and renewing Medi‑Cal every six months. The bottom section displays a website link, a phone number, and the logo of a social services agency. English"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="10058400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A72B66" w:rsidSect="007E1B07">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55EC61FE" w14:textId="77777777" w:rsidR="00CE3D2B" w:rsidRDefault="00CE3D2B" w:rsidP="00B53CCE">
+    <w:p w14:paraId="51F9ECB6" w14:textId="77777777" w:rsidR="00CD0C62" w:rsidRDefault="00CD0C62" w:rsidP="00B53CCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66A09CC3" w14:textId="77777777" w:rsidR="00CE3D2B" w:rsidRDefault="00CE3D2B" w:rsidP="00B53CCE">
+    <w:p w14:paraId="65251186" w14:textId="77777777" w:rsidR="00CD0C62" w:rsidRDefault="00CD0C62" w:rsidP="00B53CCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
@@ -127,141 +127,146 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68D4D8A9" w14:textId="77777777" w:rsidR="00CE3D2B" w:rsidRDefault="00CE3D2B" w:rsidP="00B53CCE">
+    <w:p w14:paraId="37C02CCF" w14:textId="77777777" w:rsidR="00CD0C62" w:rsidRDefault="00CD0C62" w:rsidP="00B53CCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="408D7A0F" w14:textId="77777777" w:rsidR="00CE3D2B" w:rsidRDefault="00CE3D2B" w:rsidP="00B53CCE">
+    <w:p w14:paraId="73944D0C" w14:textId="77777777" w:rsidR="00CD0C62" w:rsidRDefault="00CD0C62" w:rsidP="00B53CCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="96"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1B07"/>
     <w:rsid w:val="001D3C0D"/>
     <w:rsid w:val="00271ADA"/>
     <w:rsid w:val="002D0891"/>
     <w:rsid w:val="00454B38"/>
     <w:rsid w:val="004B5AA6"/>
     <w:rsid w:val="004D2217"/>
     <w:rsid w:val="00554A9C"/>
     <w:rsid w:val="00555513"/>
+    <w:rsid w:val="00632D5B"/>
     <w:rsid w:val="0068163E"/>
     <w:rsid w:val="007E1B07"/>
     <w:rsid w:val="00A72B66"/>
+    <w:rsid w:val="00AF26D5"/>
     <w:rsid w:val="00B53CCE"/>
     <w:rsid w:val="00B66812"/>
+    <w:rsid w:val="00CD0C62"/>
     <w:rsid w:val="00CE3D2B"/>
+    <w:rsid w:val="00E32010"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0BE9B6C8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{57DF3321-74FF-415D-932F-C5E97FC55429}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1503,76 +1508,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>1</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>CalOptima</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator>Sung, Ting</dc:creator>
+  <dc:title>2027 HR.1 Medi-Cal Changes Flyers Add Your Own Logo - English</dc:title>
+  <dc:subject>2027 HR.1 Medi-Cal Changes Flyers Add Your Own Logo - English</dc:subject>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>a29af11b-8335-4e2f-a696-42fbf476b68b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_SetDate">
-    <vt:lpwstr>2026-09-04T19:51:20Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_SetDate">
+    <vt:lpwstr>2026-09-14T21:37:27Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Name">
     <vt:lpwstr>Business</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_SiteId">
     <vt:lpwstr>819fa30a-b4d6-4604-bc10-c0f5019ba861</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_ActionId">
-    <vt:lpwstr>b48d5ee5-0349-4f12-9f92-5d7676021748</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_ActionId">
+    <vt:lpwstr>d5b5c46f-b3c4-4fd8-9d0b-1d63ed71f7d7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_18110c52-8c7a-42dc-ac2f-dc782e7a2cee_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>